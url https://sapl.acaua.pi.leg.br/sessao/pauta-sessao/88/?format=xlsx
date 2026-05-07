--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -42,63 +42,63 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Parecer da Com. de Const. Just. Legis. Red. e Urb. nº 1 de 2026</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça, Legislação, Redação de Leis e Urbanismo ao Projeto de Lei nº 003/2026;</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>Projeto de lei ordinária nº 2 de 2026</t>
+    <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2026, que institui o estatuto que regulamenta a atuação da guarda municipal de Acauã-PI, e dá outras providências;</t>
   </si>
   <si>
     <t>Parecer da Com. de Const. Just. Legis. Red. e Urb. nº 2 de 2026</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça, Legislação, Redação de Leis e Urbanismo ao Projeto de Lei nº 002/2026;</t>
   </si>
   <si>
-    <t>Projeto de lei ordinária nº 3 de 2026</t>
+    <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2026, que Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Acauã – PI, na forma que especifica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>