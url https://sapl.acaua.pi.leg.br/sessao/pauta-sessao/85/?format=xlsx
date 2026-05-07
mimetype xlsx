--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -49,51 +49,51 @@
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA nº 1 de 2026</t>
   </si>
   <si>
     <t>PARACER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA, LEGISLAÇÃO, REDAÇÃO DE LEIS E_x000D_
 URBANISMO</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA nº 1 de 2026</t>
   </si>
   <si>
     <t>Emenda modificativa nº 001/2026 de autoria da CCJ.</t>
   </si>
   <si>
-    <t>Projeto de lei ordinária nº 1 de 2026</t>
+    <t>Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2026, DE 05 DE JANEIRO DE 2026, que Autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação do Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU, mediante a distribuição gratuita de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>