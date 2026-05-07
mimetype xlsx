--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -45,54 +45,54 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>PLO</t>
-[...2 lines deleted...]
-    <t>Projeto de lei ordinária</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>LOMANTO</t>
   </si>
   <si>
     <t>http://sapl.acaua.pi.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre o valor dos vencimentos, subsídios e gratificações de cargos efetivos, comissionados e funções gratificadas desta Casa Legislativa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAULO SERGIO</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a reajustar o vencimento dos profissionais do Magistério Público da Educação Básica do Município de Acauã-PI de acordo com o piso nacional e dá outras providencias</t>
   </si>
   <si>
     <t>7</t>
   </si>