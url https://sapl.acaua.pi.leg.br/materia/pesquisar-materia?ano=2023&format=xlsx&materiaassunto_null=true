--- v1 (2026-03-21)
+++ v2 (2026-05-07)
@@ -45,54 +45,54 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>PLO</t>
-[...2 lines deleted...]
-    <t>Projeto de lei ordinária</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
   </si>
   <si>
     <t>LOMANTO</t>
   </si>
   <si>
     <t>http://sapl.acaua.pi.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre a atualização do valor de vencimentos, subsídios e gratificações de cargos efetivos, comissionados e funções gratificadas desta Casa Legislativa.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAULO SERGIO</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a transformar o cargo de auxiliar de enfermagem em técnico em enfermagem e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>